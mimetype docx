--- v0 (2026-06-19)
+++ v1 (2026-08-04)
@@ -1,35 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R30f9349950a24ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re8681d6191324b6b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Senior interaction designer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Grade: G7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -52,157 +52,277 @@
         <w:t xml:space="preserve">work with service managers and programme directors to develop design concepts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">potentially have responsibility across complex services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">help set direction and embed good practice within teams</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">make important decisions based on research and understand how this research impacts others</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">In the Department for Education you will:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• lead on the design and prototyping of user interfaces that align with user needs and business requirements</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">• coach and mentor junior designers, facilitate design crits, and ensure services are meeting design standards as a service assessor</w:t>
+        <w:t xml:space="preserve">• lead the design and prototyping of complex services and interactions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• set direction and standards for design fidelity and quality across teams and services</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• make strategic design decisions based on research, data and organisational goals</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• collaborate across teams and disciplines to shape service direction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• ensure accessibility and inclusive design are embedded across services</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• own and evolve design systems, patterns, and standards</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• influence senior stakeholders and drive alignment across teams</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• mentor designers, lead critiques and embed good design practice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Skills you need</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">It is essential that you can demonstrate the following experience in your application and at the interview:</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve">• be familiar with using, and contributing to, design systems and have experience designing government or similar products</w:t>
+        <w:t xml:space="preserve">It is essential that you can demonstrate the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• expert prototyping skills across all levels of fidelity including rapid-low fidelity exploration, high fidelity coded prototypes using HTML, CSS, and Javascript</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• ability to define and uphold standards of design quality and consistency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• strong experience using GitHub/version control to manage design changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• expert use of research, data and testing to inform decisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• ability to influence and communicate with senior stakeholders</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• deep expertise in accessibility and inclusive design (WCAG)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• experience leading and evolving design systems and components</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• strong experience working in agile environments and leading design within them</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">## Desirable</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">It is desirable if you can demonstrate the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">• be able to prototype in code using HTML, CSS and JavaScript</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">• ability to evaluate and measure design impact against organisational KPIs and objectives</w:t>
+        <w:t xml:space="preserve">• ability to measure and evaluate design impact against KPIs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• strong analytical skills to identify systemic service issues</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">## Selection process</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Applications will be sifted by a panel who will assess the evidence provided against the essential criteria listed in the advert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">The CV and supporting evidence will be evaluated in line with the DfE Design Skills Framework, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• iterative design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• evidence-based design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• designing together</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• design communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• design for everyone</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• leading design</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Depending on the number of candidates who meet the minimum pass mark at sift, you will be invited to interview.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">### Interview process</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Candidates who are successful at sift will be invited to a 2-stage interview process, typically held on the same day. This will last up to 2 hours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">#### Stage 1: Technical assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">The first stage is a technical design assessment, led by a Senior Interaction Designer or the Head of Profession if this is for a G7 role.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• 40-minute practical task</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• followed by up to 10-minute discussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">• followed by a 10-minute break before Stage 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">#### Stage 2: Stage 2: Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">1 hour for questions based on essential criteria against success profiles.</w:t>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:spacing w:after="160"/>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Ra6372f1c9a244fff" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc65d10274c294c6c" /></Relationships>
+</file>