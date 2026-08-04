--- v1 (2026-08-04)
+++ v2 (2026-08-04)
@@ -1,35 +1,35 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re8681d6191324b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R13ecd898f5dc4cbb" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Senior interaction designer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Grade: G7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -302,27 +302,27 @@
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:spacing w:after="160"/>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="Heading 1"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="Heading 2"/>
     <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:outlineLvl w:val="1"/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="Rc65d10274c294c6c" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="R4d0d08e8dabe4f22" /></Relationships>
+</file>